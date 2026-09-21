--- v0 (2026-01-28)
+++ v1 (2026-09-21)
@@ -1,108 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId16"/>
+    <p:notesMasterId r:id="rId17"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="333" r:id="rId5"/>
-[...2 lines deleted...]
-    <p:sldId id="348" r:id="rId8"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="333" r:id="rId6"/>
+    <p:sldId id="351" r:id="rId7"/>
+    <p:sldId id="344" r:id="rId8"/>
     <p:sldId id="353" r:id="rId9"/>
     <p:sldId id="350" r:id="rId10"/>
-    <p:sldId id="341" r:id="rId11"/>
-[...3 lines deleted...]
-    <p:sldId id="339" r:id="rId15"/>
+    <p:sldId id="348" r:id="rId11"/>
+    <p:sldId id="341" r:id="rId12"/>
+    <p:sldId id="338" r:id="rId13"/>
+    <p:sldId id="352" r:id="rId14"/>
+    <p:sldId id="349" r:id="rId15"/>
+    <p:sldId id="339" r:id="rId16"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -157,114 +160,99 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="1" name="Rob" initials="R" lastIdx="1" clrIdx="0">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="Rob" providerId="None"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="B0CB34"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
-</file>
-[...8 lines deleted...]
-</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Stijl, gemiddeld 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -586,79 +574,79 @@
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15611"/>
-    <p:restoredTop sz="94694"/>
+    <p:restoredTop sz="94638"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="121" d="100"/>
-          <a:sy n="121" d="100"/>
+          <a:sx n="113" d="100"/>
+          <a:sy n="113" d="100"/>
         </p:scale>
-        <p:origin x="224" y="176"/>
+        <p:origin x="544" y="176"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -703,51 +691,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1394B08F-A97B-462F-B33B-7E1B03686701}" type="datetimeFigureOut">
               <a:rPr lang="nl-NL" smtClean="0"/>
-              <a:t>28-10-2025</a:t>
+              <a:t>15-09-2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tijdelijke aanduiding voor dia-afbeelding 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -982,50 +970,54 @@
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1058,356 +1050,209 @@
           <p:cNvPr id="2" name="Tijdelijke aanduiding voor dia-afbeelding 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tijdelijke aanduiding voor notities 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...28 lines deleted...]
-            </a:pPr>
             <a:endParaRPr lang="nl-NL"/>
-          </a:p>
-[...66 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tijdelijke aanduiding voor dianummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{95A7FCE3-D9D5-42C1-B38E-594C1EFCB196}" type="slidenum">
               <a:rPr lang="nl-NL" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="102889063"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2813900131"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9821C77-575B-50FD-F554-246BF3FCE65D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Tijdelijke aanduiding voor dia-afbeelding 1"/>
+          <p:cNvPr id="2" name="Tijdelijke aanduiding voor dia-afbeelding 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00EB2779-BA75-FDF0-BEB5-5CECD7F37A52}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Tijdelijke aanduiding voor notities 2"/>
+          <p:cNvPr id="3" name="Tijdelijke aanduiding voor notities 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C8A0965-94C1-D53F-349F-E2CFB2D52936}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL">
                 <a:ea typeface="Calibri"/>
-                <a:cs typeface="+mn-lt"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>We werken de komende maanden aan een loopbaandossier </a:t>
+              <a:t>Om je in de toekomst te </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="nl-NL" err="1">
                 <a:ea typeface="Calibri"/>
-                <a:cs typeface="+mn-lt"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>tbv</a:t>
+              <a:t>orienteren</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="nl-NL">
                 <a:ea typeface="Calibri"/>
-                <a:cs typeface="+mn-lt"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t> overdracht naar vervolgonderwijs:</a:t>
-[...79 lines deleted...]
-          <p:cNvPr id="4" name="Tijdelijke aanduiding voor dianummer 3"/>
+              <a:t> op vervolgstudies kun je terecht op studiekeuze123. Je kunt hier met een mooie tool ook precies zien wel studies aansluiten bij welk profiel.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Tijdelijke aanduiding voor dianummer 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DE6B2F4-B177-68AC-0C16-40A7DE36F675}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{95A7FCE3-D9D5-42C1-B38E-594C1EFCB196}" type="slidenum">
               <a:rPr lang="nl-NL" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1880814144"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1157193005"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1418,50 +1263,227 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tijdelijke aanduiding voor notities 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="nl-NL">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>We werken de komende maanden aan een loopbaandossier </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" err="1">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>tbv</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> overdracht naar vervolgonderwijs:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>waarom maak je de keuze die je maakt</a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nl-NL">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL" err="1">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Catwise</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>: omgeving waarin leerlingen hun eigen portfolio opbouwen binnen school met dingen waar ze trots op zijn</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL" err="1">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Intergrip</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>: tool ten behoeve van de overdracht tussen VO en mbo</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nl-NL">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nl-NL">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Tijdelijke aanduiding voor dianummer 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{95A7FCE3-D9D5-42C1-B38E-594C1EFCB196}" type="slidenum">
+              <a:rPr lang="nl-NL" smtClean="0"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1880814144"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tijdelijke aanduiding voor dia-afbeelding 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Tijdelijke aanduiding voor notities 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Op intranet informatie over LOB inclusief:</a:t>
             </a:r>
             <a:endParaRPr lang="nl-NL">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Calibri,Sans-Serif"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>voorbeeldvragen per loopbaancompetentie die u aan uw kind kunt vragen</a:t>
             </a:r>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
@@ -1500,70 +1522,261 @@
           <a:p>
             <a:endParaRPr lang="nl-NL">
               <a:ea typeface="Calibri" panose="020F0502020204030204"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tijdelijke aanduiding voor dianummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{95A7FCE3-D9D5-42C1-B38E-594C1EFCB196}" type="slidenum">
               <a:rPr lang="nl-NL" smtClean="0"/>
-              <a:t>11</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="904247676"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tijdelijke aanduiding voor dia-afbeelding 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Tijdelijke aanduiding voor notities 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mavo 4 staat naast het examen in het teken van de keuze van een vervolgstudie voor alle leerlingen</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nl-NL">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="nl-NL"/>
+              <a:t>Sommige leerlingen weten al wat ze willen gaan open, anderen twijfelen of hebben echt nog geen idee. </a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL">
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL"/>
+              <a:t>We starten dit schooljaar met een inventarisatie waar jouw kind staat om van daaruit aan de slag te gaan met stappen om tot de juiste keuze te komen. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nl-NL">
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="nl-NL">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL"/>
+              <a:t>[check bij ouders waar hun zoon/dochter staat in keuzeproces = interactief]</a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL" sz="1200">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nl-NL">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Tijdelijke aanduiding voor dianummer 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{95A7FCE3-D9D5-42C1-B38E-594C1EFCB196}" type="slidenum">
+              <a:rPr lang="nl-NL" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="102889063"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFF06997-3ABB-B5FD-54F3-19A28FC0A3AD}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tijdelijke aanduiding voor dia-afbeelding 1">
@@ -1626,183 +1839,60 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tijdelijke aanduiding voor dianummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90E18D6A-5F5D-63BC-3F7C-A3703B5E7A58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{95A7FCE3-D9D5-42C1-B38E-594C1EFCB196}" type="slidenum">
               <a:rPr lang="nl-NL" smtClean="0"/>
-              <a:t>2</a:t>
+              <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="538047824"/>
-      </p:ext>
-[...121 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1033292880"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1812,105 +1902,120 @@
           <p:cNvPr id="2" name="Tijdelijke aanduiding voor dia-afbeelding 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tijdelijke aanduiding voor notities 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...3 lines deleted...]
-              <a:rPr lang="nl-NL">
+            <a:r>
+              <a:rPr lang="en-US">
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>125 studies verdeeld over 10 sectoren</a:t>
-[...6 lines deleted...]
-            <a:endParaRPr lang="nl-NL">
+              <a:t>In basis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>zijn</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> er 2 doorstroommogelijkheden</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" err="1">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US">
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="nl-NL">
-[...2 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tijdelijke aanduiding voor dianummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{95A7FCE3-D9D5-42C1-B38E-594C1EFCB196}" type="slidenum">
               <a:rPr lang="nl-NL" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1401349470"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1033292880"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{510899C1-CA2F-62E1-8D49-8AD83043A857}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -2312,183 +2417,97 @@
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tijdelijke aanduiding voor notities 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nl-NL">
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ga sfeer proeven, kijk voor een opleiding naar de verschillen tussen mbo's en kijk samen met uw kind wat het beste bij hem of haar past!</a:t>
-[...12 lines deleted...]
-              <a:t>Een grotere mbo-instelling of juist kleiner</a:t>
+              <a:t>125 studies verdeeld over 12 sectoren</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...71 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="nl-NL">
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="nl-NL">
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tijdelijke aanduiding voor dianummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{95A7FCE3-D9D5-42C1-B38E-594C1EFCB196}" type="slidenum">
               <a:rPr lang="nl-NL" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2142854061"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1401349470"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2498,266 +2517,332 @@
           <p:cNvPr id="2" name="Tijdelijke aanduiding voor dia-afbeelding 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tijdelijke aanduiding voor notities 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-              <a:t>Als je naar de havo wil moet je pakket aansluiten bij minimaal 1 van de havo-profielen. </a:t>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ga sfeer proeven, kijk voor een opleiding naar de verschillen tussen mbo's en kijk samen met uw kind wat het beste bij hem of haar past!</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="nl-NL">
+                <a:ea typeface="Calibri"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
+            <a:r>
+              <a:rPr lang="nl-NL">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Een grotere mbo-instelling of juist kleiner</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>De opleiding en insteek van school is verschillend</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="nl-NL">
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="nl-NL">
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="nl-NL">
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="nl-NL"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="nl-NL">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>PTA: verplicht 2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" err="1">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>orientatiemomenten</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> naar keuze bezoeken en verslag vastleggen in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" err="1">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Catwise</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Na 1 april toelatingsrecht (tenzij auditie of toelating van toepassing is zoals voor een creatieve opleiding)</a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="nl-NL">
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="nl-NL">
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-[...5 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="nl-NL">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tijdelijke aanduiding voor dianummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{95A7FCE3-D9D5-42C1-B38E-594C1EFCB196}" type="slidenum">
               <a:rPr lang="nl-NL" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3070026790"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2142854061"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Tijdelijke aanduiding voor dia-afbeelding 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Tijdelijke aanduiding voor dia-afbeelding 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Tijdelijke aanduiding voor notities 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Tijdelijke aanduiding voor notities 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL"/>
+              <a:t>Als je naar de havo wil moet je pakket aansluiten bij minimaal 1 van de havo-profielen. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nl-NL">
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="nl-NL">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL"/>
+              <a:t>Heb je examen gedaan in 7 vakken (dus Nederlands, Engels, 2 profielvakken, 2 keuzevakken &amp; 1 extra vak). Dan heb je DOORSTROOMRECHT. </a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL"/>
+              <a:t>Dat betekent dat, ongeacht je eindcijfer je toegelaten wordt tot de havo. Wel moet je vakkenpakket nog aansluiten bij minimaal 1 van de profielen. </a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL"/>
+              <a:t>Heb je examen gedaan in 6 vakken, dan heb je geen doorstroomrecht. Scholen mogen dan hun eigen aanname-regels hanteren. Ook mogen scholen je dan weigeren. </a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nl-NL">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL">
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>Om je in de toekomst te </a:t>
-[...26 lines deleted...]
-          </p:cNvPr>
+              <a:t>Naast keuze voor profiel, moet er een keuze worden gemaakt voor een school: plan de open dagen van scholen waar de interesse naar uit gaat in jullie agenda om de sfeer te proeven, docenten en leerlingen te ontmoeten en vragen te kunnen stellen.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Tijdelijke aanduiding voor dianummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{95A7FCE3-D9D5-42C1-B38E-594C1EFCB196}" type="slidenum">
               <a:rPr lang="nl-NL" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1157193005"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3070026790"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -2831,50 +2916,57 @@
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1109980" y="882376"/>
             <a:ext cx="9966960" cy="2926080"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="85000"/>
@@ -2969,51 +3061,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8F09951E-98FE-4A9B-B73D-E7A061D8FD51}" type="datetimeFigureOut">
               <a:rPr lang="nl-NL" smtClean="0"/>
-              <a:t>28-10-2025</a:t>
+              <a:t>15-09-2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
@@ -3227,51 +3319,51 @@
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Vijfde niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8F09951E-98FE-4A9B-B73D-E7A061D8FD51}" type="datetimeFigureOut">
               <a:rPr lang="nl-NL" smtClean="0"/>
-              <a:t>28-10-2025</a:t>
+              <a:t>15-09-2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3407,51 +3499,51 @@
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Vijfde niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8F09951E-98FE-4A9B-B73D-E7A061D8FD51}" type="datetimeFigureOut">
               <a:rPr lang="nl-NL" smtClean="0"/>
-              <a:t>28-10-2025</a:t>
+              <a:t>15-09-2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3621,51 +3713,51 @@
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Vijfde niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8F09951E-98FE-4A9B-B73D-E7A061D8FD51}" type="datetimeFigureOut">
               <a:rPr lang="nl-NL" smtClean="0"/>
-              <a:t>28-10-2025</a:t>
+              <a:t>15-09-2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3944,51 +4036,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de tekststijl van het model te bewerken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8F09951E-98FE-4A9B-B73D-E7A061D8FD51}" type="datetimeFigureOut">
               <a:rPr lang="nl-NL" smtClean="0"/>
-              <a:t>28-10-2025</a:t>
+              <a:t>15-09-2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4267,51 +4359,51 @@
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Vijfde niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8F09951E-98FE-4A9B-B73D-E7A061D8FD51}" type="datetimeFigureOut">
               <a:rPr lang="nl-NL" smtClean="0"/>
-              <a:t>28-10-2025</a:t>
+              <a:t>15-09-2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4691,51 +4783,51 @@
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Vijfde niveau</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8F09951E-98FE-4A9B-B73D-E7A061D8FD51}" type="datetimeFigureOut">
               <a:rPr lang="nl-NL" smtClean="0"/>
-              <a:t>28-10-2025</a:t>
+              <a:t>15-09-2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4809,51 +4901,51 @@
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klik om stijl te bewerken</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8F09951E-98FE-4A9B-B73D-E7A061D8FD51}" type="datetimeFigureOut">
               <a:rPr lang="nl-NL" smtClean="0"/>
-              <a:t>28-10-2025</a:t>
+              <a:t>15-09-2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4904,51 +4996,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8F09951E-98FE-4A9B-B73D-E7A061D8FD51}" type="datetimeFigureOut">
               <a:rPr lang="nl-NL" smtClean="0"/>
-              <a:t>28-10-2025</a:t>
+              <a:t>15-09-2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5194,51 +5286,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de tekststijl van het model te bewerken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8F09951E-98FE-4A9B-B73D-E7A061D8FD51}" type="datetimeFigureOut">
               <a:rPr lang="nl-NL" smtClean="0"/>
-              <a:t>28-10-2025</a:t>
+              <a:t>15-09-2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5466,51 +5558,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de tekststijl van het model te bewerken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8F09951E-98FE-4A9B-B73D-E7A061D8FD51}" type="datetimeFigureOut">
               <a:rPr lang="nl-NL" smtClean="0"/>
-              <a:t>28-10-2025</a:t>
+              <a:t>15-09-2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5595,50 +5687,57 @@
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="609600"/>
             <a:ext cx="9875520" cy="1356360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5724,51 +5823,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1142996" y="6223828"/>
             <a:ext cx="2329074" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8F09951E-98FE-4A9B-B73D-E7A061D8FD51}" type="datetimeFigureOut">
               <a:rPr lang="nl-NL" smtClean="0"/>
-              <a:t>28-10-2025</a:t>
+              <a:t>15-09-2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3949148" y="6223828"/>
             <a:ext cx="4717774" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -6169,94 +6268,871 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.veluwscollege.nl/twello/schoolgids/meer-dan-les/lob/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.zwart@verluwseonderwijsgroep.nl" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.veluwscollege.nl/twello/schoolgids/meer-dan-les/lob/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.zwart@verluwseonderwijsgroep.nl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{170AEFE9-CE72-477E-8CBC-A31DB7339269}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658048" y="2045351"/>
+            <a:ext cx="10493135" cy="2926080"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>Welkom OUDERS LEERJAAR 4</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nl-NL">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="nl-NL">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>2026-2027</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Ondertitel 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3285EBD7-F17B-47DB-BA9A-66391917EA5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2400">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t> 8 september 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2535420049"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01777F97-7F3F-206E-26F4-48D95827B1CB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5021FF3C-1CA7-770A-DF5E-73FA364ACA25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL"/>
+              <a:t>LOB | kiezen voor havo</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Afbeelding 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54487FC1-B946-4BB8-F072-09A6755D84B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1529332" y="4887067"/>
+            <a:ext cx="1636166" cy="839843"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Tekstvak 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{763968B2-D172-AAAE-604E-E66E7DAF9FC8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1141260" y="2101194"/>
+            <a:ext cx="7910857" cy="2554545"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="nl-NL" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2000" b="1"/>
+              <a:t>let op: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2000"/>
+              <a:t>óók aanmelden voor mbo-opleiding vóór 1-4-2027</a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2000"/>
+              <a:t>oriëntatie vervolgstudie hbo: </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Afbeelding 7" descr="Afbeelding met tekst, Graphics, Lettertype, schermopname&#10;&#10;Automatisch gegenereerde beschrijving">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0702CCDD-9254-CD26-D2D7-B4CD56DF3061}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1532780" y="3005968"/>
+            <a:ext cx="1376018" cy="854162"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3480374279"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9E3F1B3-BE69-4955-84A6-D516A837B02F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL"/>
+              <a:t>LOB | loopbaandossier (PTA)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Afbeelding 12" descr="Afbeelding met Lettertype, logo, Graphics, grafische vormgeving&#10;&#10;Automatisch gegenereerde beschrijving">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E85DFF6F-55E8-A14B-5055-BEC684B58DAD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4778477" y="3038066"/>
+            <a:ext cx="1374358" cy="467667"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Tekstvak 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACFB75EC-BD3B-1203-9023-175ED9861BD2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1145044" y="2110237"/>
+            <a:ext cx="8762461" cy="2462213"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2200"/>
+              <a:t>onderbouwing van gemaakte keuzes in studieloopbaan &amp; overdracht naar vervolgopleiding</a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL" sz="2200"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2200"/>
+              <a:t>met behulp van opdracht in                           &amp; </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nl-NL" sz="2200"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2200"/>
+              <a:t>doorstroomdossier:                                             </a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL" sz="2200"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2200"/>
+              <a:t>vorm: vlog</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Afbeelding 3" descr="Afbeelding met Lettertype, logo, Graphics, ontwerp&#10;&#10;Automatisch gegenereerde beschrijving">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{730F5383-14A2-E907-D317-F1190B0347E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4061604" y="3502365"/>
+            <a:ext cx="1425680" cy="387036"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Afbeelding 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81AB7845-580C-8EA7-CA72-B936647A202E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5668653" y="3498952"/>
+            <a:ext cx="1164772" cy="405040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3496209270"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9E3F1B3-BE69-4955-84A6-D516A837B02F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL"/>
+              <a:t>LOB | handige informatie</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Tekstvak 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A2CA9BE-03E1-40FF-887A-B7C784E4CE50}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1146769" y="2133806"/>
+            <a:ext cx="7513863" cy="2123658"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2200">
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>LOB info voor ouders/verzorgers:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nl-NL" sz="2200">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2200">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Loopbaanoriëntatie en -begeleiding (LOB) | Schoolgids | Veluws College Twello</a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL" sz="2200">
+              <a:solidFill>
+                <a:srgbClr val="7030A0"/>
+              </a:solidFill>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="nl-NL" sz="2200">
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2200">
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>contactgegevens decaan: Carla Zwart |</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2200">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2200">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:cs typeface="Arial"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>c.zwart@veluwseonderwijsgroep.nl</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2200">
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> | aanwezig op dinsdag</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1228638106"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9E3F1B3-BE69-4955-84A6-D516A837B02F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -6301,433 +7177,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4370680" y="1956463"/>
             <a:ext cx="3383166" cy="4657194"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3287907503"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-[...381 lines deleted...]
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{594307A4-1037-B0CA-FE48-3D0BD5FACF89}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -6794,428 +7288,332 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD1B04EC-3A05-E328-C2E2-87B7165D6AD7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1252960" y="609600"/>
-            <a:ext cx="10707018" cy="1428246"/>
+            <a:off x="1171985" y="609600"/>
+            <a:ext cx="10780736" cy="1442760"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
-              <a:t>LOB |  route na mavo 4</a:t>
+              <a:t>LOB | 2 routes na mavo 4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Tekstvak 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{967AC22D-9292-8D3F-E283-415D39D2365D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7136445" y="5700582"/>
+            <a:ext cx="885372" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>= mavo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Afbeelding 2" descr="Afbeelding met tekst, schermopname, Lettertype, ontwerp&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist.">
+          <p:cNvPr id="5" name="Tijdelijke aanduiding voor inhoud 4" descr="Afbeelding met tekst, schermopname, Lettertype, ontwerp&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{313DA547-B0E9-82D5-B312-73E28DAD2441}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE65860B-59E5-42CB-7E99-85D1BA7AEE29}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1253205" y="1811003"/>
-            <a:ext cx="7439693" cy="4586203"/>
+            <a:off x="2041310" y="1928870"/>
+            <a:ext cx="7020467" cy="4323202"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...102 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3204821497"/>
-      </p:ext>
-[...85 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="970574207"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9E3F1B3-BE69-4955-84A6-D516A837B02F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{932F2042-3DF4-4B7C-B5CA-1B6D2BD17814}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
-              <a:t>LOB | kiezen voor mbo</a:t>
+              <a:t>LOB |  verschil mbo &amp; havo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Afbeelding 3" descr="Afbeelding met schermafbeelding&#10;&#10;Automatisch gegenereerde beschrijving">
+          <p:cNvPr id="33" name="Tijdelijke aanduiding voor inhoud 32" descr="Schermafbeelding 2024-08-27 095922.png">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41BC43C3-5919-4BA0-BDE0-E83169AB0B58}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C981B6A-144F-1D4D-E883-96861932130B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2675739" y="2614350"/>
-            <a:ext cx="6051067" cy="3756298"/>
+            <a:off x="1811555" y="1979589"/>
+            <a:ext cx="7946082" cy="4280484"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rechthoek 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4456F82B-711D-C4E5-08FC-0AE6230A15BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2586503" y="4123107"/>
+            <a:ext cx="2198913" cy="486229"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
-      </p:pic>
-[...2 lines deleted...]
-          <p:cNvPr id="3" name="Tekstvak 2">
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Tekstvak 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{444C1903-A8DC-E7DF-8A8C-72983944E7A2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1788A1C5-A4A8-6788-2436-0DEB44ED5C32}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1304924" y="2076449"/>
-            <a:ext cx="9231561" cy="415498"/>
+            <a:off x="2517654" y="4196347"/>
+            <a:ext cx="3098801" cy="353943"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="nl-NL" sz="2100">
+              <a:rPr lang="nl-NL" sz="1700">
                 <a:solidFill>
-                  <a:srgbClr val="7030A0"/>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>kiezen uit meer dan 125 mbo-opleidingen op niveau 4 binnen 10 mbo –werelden!</a:t>
+              <a:t>niveau 2, 3 of 4: 2 tot 4 jaar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3190172648"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="970574207"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFA7D6E6-EFC6-AF3C-0463-B16008234C2A}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -7227,161 +7625,193 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Afbeelding 6" descr="Kopie van overlap studiekeuze.jpg">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D4C25BD-44CB-A941-0BCF-9035EF3CFA62}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect r="4192" b="2381"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3046894" y="1961036"/>
-            <a:ext cx="3505308" cy="3632234"/>
+            <a:off x="6435979" y="2701264"/>
+            <a:ext cx="2830394" cy="2928292"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64945BAF-6E41-7A80-D217-E9B9CDC0DB06}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>LOB | tips voor studiekeuze</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tekstvak 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{722DC2E3-B135-0268-4EFC-D4224B351F0D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1195753" y="2286000"/>
-            <a:ext cx="8311661" cy="4493538"/>
+            <a:off x="1507810" y="5820229"/>
+            <a:ext cx="8311661" cy="430887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="nl-NL" sz="2200"/>
-[...31 lines deleted...]
-          <a:p>
             <a:r>
               <a:rPr lang="nl-NL" sz="2200"/>
-              <a:t>maak keuze van binnen naar buiten maken; voorkom studieshoppen</a:t>
+              <a:t>je keuze van binnen naar buiten maken voorkomt studieshoppen!</a:t>
             </a:r>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
-          <a:p>
-[...3 lines deleted...]
-      </p:sp>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Tekstvak 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7F0C853-5EB0-8A35-167B-0DBC64C7A9F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1507809" y="2082800"/>
+            <a:ext cx="8311661" cy="430887"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2200"/>
+              <a:t>basis van je studiekeuze is zelfinzicht!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Afbeelding 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BE00CDD-F47D-67B0-883F-1D8B726F8DC7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2320134" y="2699657"/>
+            <a:ext cx="3553047" cy="2931886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3169022628"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -7410,172 +7840,322 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>LOB | tips voor studiekeuze</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tekstvak 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA3B2AEC-E15C-0959-76B6-BA9D77318C10}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1195753" y="2286000"/>
-            <a:ext cx="8311661" cy="3477875"/>
+            <a:off x="1149849" y="1964675"/>
+            <a:ext cx="8311661" cy="4154984"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="-"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="nl-NL" sz="2200"/>
-              <a:t>TIPS voor vervolgkeuze:</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>op tijd beginnen</a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="-"/>
+            </a:pPr>
             <a:endParaRPr lang="nl-NL" sz="2200"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Calibri"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nl-NL" sz="2200"/>
-              <a:t>op tijd beginnen</a:t>
-            </a:r>
+              <a:t>studie-oriëntatie plannen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Courier New"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2200"/>
+              <a:t>open dagen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Courier New"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2200"/>
+              <a:t>meeloopdagen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Courier New"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2200"/>
+              <a:t>in gesprek met mensen die het beroep doen wat je leuk lijkt</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Courier New"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL" sz="2200"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Calibri"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nl-NL" sz="2200"/>
-              <a:t>studie-oriëntatie plannen</a:t>
-[...29 lines deleted...]
-              <a:t>in gesprek met mensen die het beroep doen wat je leuk lijkt</a:t>
+              <a:t>studie-oriëntatie goed voorbereiden (wat wil je weten)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Calibri"/>
               <a:buChar char="-"/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="nl-NL" sz="2200"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Calibri"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nl-NL" sz="2200"/>
               <a:t>vragen stellen</a:t>
             </a:r>
             <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL" sz="2200"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Calibri"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nl-NL" sz="2200"/>
               <a:t>hulp bieden/vragen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="190660043"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9E3F1B3-BE69-4955-84A6-D516A837B02F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL"/>
+              <a:t>LOB | kiezen voor mbo</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Tekstvak 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{444C1903-A8DC-E7DF-8A8C-72983944E7A2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1145268" y="1967592"/>
+            <a:ext cx="9178469" cy="430887"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2200">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>kiezen uit meer dan 450 mbo-opleidingen, waarvan ca. 230 niveau 4!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Afbeelding 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A82513A5-7BC0-4FDE-2119-8B971CA8DF3D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2186547" y="2326105"/>
+            <a:ext cx="6014168" cy="4261184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3190172648"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9E3F1B3-BE69-4955-84A6-D516A837B02F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7627,223 +8207,241 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="6139118" y="2040900"/>
             <a:ext cx="854448" cy="567817"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tekstvak 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0A9C9F5-07B6-5DEE-71B0-46ADA9DBEF47}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1286655" y="2236032"/>
-            <a:ext cx="8806721" cy="4185761"/>
+            <a:ext cx="8806721" cy="3262432"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Calibri"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nl-NL" sz="2000"/>
+              <a:rPr lang="nl-NL" sz="2000" dirty="0"/>
               <a:t>online oriëntatie: bijvoorbeeld kiesmbo.nl                     &amp; sites mbo-scholen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Calibri"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:endParaRPr lang="nl-NL" sz="2000"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Calibri"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nl-NL" sz="2000"/>
-              <a:t>Onderwijsbeurs Noordoost 3 &amp; 4 oktober in Hardenberg</a:t>
+              <a:rPr lang="nl-NL" sz="2000" dirty="0"/>
+              <a:t>Onderwijsbeurs Noordoost 2 &amp; 3 oktober in Hardenberg</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Calibri"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:endParaRPr lang="nl-NL" sz="2000"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Calibri"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nl-NL" sz="2000"/>
-[...3 lines deleted...]
-              <a:rPr lang="nl-NL" sz="2000" err="1"/>
+              <a:rPr lang="nl-NL" sz="2000" dirty="0"/>
+              <a:t>Check het mbo: dinsdag 6 oktober op </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2000" dirty="0" err="1"/>
               <a:t>Aventus</a:t>
             </a:r>
-            <a:endParaRPr lang="nl-NL" sz="2000"/>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2000" dirty="0"/>
+              <a:t> in Apeldoorn</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Calibri"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:endParaRPr lang="nl-NL" sz="2000"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Calibri"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nl-NL" sz="2000"/>
-[...21 lines deleted...]
-              <a:t> momenten naar keuze</a:t>
+              <a:rPr lang="nl-NL" sz="2000" dirty="0"/>
+              <a:t>open dagen in najaar &amp; voorjaar per mbo-school [check de sites]</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:br>
-              <a:rPr lang="nl-NL" sz="2400" b="1"/>
+              <a:rPr lang="nl-NL" sz="2400" b="1" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="nl-NL" sz="2400" b="1">
+              <a:rPr lang="nl-NL" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>aanmelden MBO: vóór 1 april 2026</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="nl-NL" sz="1600">
+              <a:t>aanmelden MBO: vóór 1 april 2027 (via site mbo-school)</a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL" sz="1600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Calibri"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Afbeelding 5" descr="Afbeeldingsresultaten voor logo onderwijsbeurs noordoost">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A5F6537-82FA-CC80-9F80-482171A56250}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7701314" y="2722322"/>
             <a:ext cx="607096" cy="549721"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Graphic 6" descr="Home">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B000049-9EDF-FA1B-5C06-AB2C1A876C52}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8002980" y="3431640"/>
+            <a:ext cx="1778053" cy="372256"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1813857705"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9E3F1B3-BE69-4955-84A6-D516A837B02F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7860,96 +8458,96 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>LOB | kiezen voor havo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Tijdelijke aanduiding voor inhoud 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A36FED7-090E-42BE-83E0-BF817BF8A3BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2550432035"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2851940200"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="1674183" y="2740830"/>
-          <a:ext cx="4597804" cy="1082040"/>
+          <a:off x="2227942" y="3106057"/>
+          <a:ext cx="4547668" cy="1232835"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="1149451">
+                <a:gridCol w="1136917">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1149451">
+                <a:gridCol w="1136917">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1149451">
+                <a:gridCol w="1136917">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1149451">
+                <a:gridCol w="1136917">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="399040">
+              <a:tr h="520279">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="nl-NL" sz="1100"/>
                         <a:t>Natuur</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="nl-NL" sz="1100" baseline="0"/>
                         <a:t> &amp; Techniek</a:t>
                       </a:r>
                       <a:endParaRPr lang="nl-NL" sz="1100">
                         <a:latin typeface="Arial"/>
                         <a:cs typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="60960" marB="60960">
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="75000"/>
                       </a:schemeClr>
@@ -8012,51 +8610,51 @@
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="nl-NL" sz="1100"/>
                         <a:t>Cultuur &amp; Maatschappij</a:t>
                       </a:r>
                       <a:endParaRPr lang="nl-NL" sz="1100">
                         <a:latin typeface="Arial"/>
                         <a:cs typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="60960" marB="60960">
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="75000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="553215">
+              <a:tr h="712556">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="nl-NL" sz="1100">
                           <a:latin typeface="Calibri Light"/>
                           <a:cs typeface="Calibri Light"/>
                         </a:rPr>
                         <a:t>Scheikunde</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="nl-NL" sz="1100">
                           <a:latin typeface="Calibri Light"/>
                           <a:cs typeface="Calibri Light"/>
                         </a:rPr>
                         <a:t>Natuurkunde</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
@@ -8199,544 +8797,342 @@
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tekstvak 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8ABED91-E16A-3884-7185-79705CF6A63D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1274944" y="2114563"/>
-            <a:ext cx="7777173" cy="3170099"/>
+            <a:off x="1137802" y="1969422"/>
+            <a:ext cx="10323686" cy="4093428"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
-              <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nl-NL" sz="2000"/>
-              <a:t>kiezen van profiel: info &amp; planning volgt </a:t>
-            </a:r>
+              <a:t>kiezen van profiel: </a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2000"/>
+              <a:t>   - profielkeuzelessen mentorles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2000"/>
+              <a:t>   - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2000" b="1"/>
+              <a:t>voorlichtingsavond</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2000"/>
+              <a:t> ouders op </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2000" b="1"/>
+              <a:t>11 november a.s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2000"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nl-NL" sz="2000"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="2000"/>
+              <a:t>  </a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
-              <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="-"/>
             </a:pPr>
             <a:endParaRPr lang="nl-NL" sz="2000"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
-              <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="-"/>
             </a:pPr>
             <a:endParaRPr lang="nl-NL" sz="2000"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
-              <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="-"/>
             </a:pPr>
             <a:endParaRPr lang="nl-NL" sz="2000"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
-              <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="-"/>
             </a:pPr>
             <a:endParaRPr lang="nl-NL" sz="2000"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
-              <a:buFont typeface="Arial"/>
-[...7 lines deleted...]
-              <a:buChar char="•"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nl-NL" sz="2000"/>
               <a:t>kiezen voor een vervolgschool:</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000"/>
           </a:p>
           <a:p>
             <a:pPr marL="742950" lvl="1" indent="-285750">
               <a:buFont typeface="Courier New"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nl-NL" sz="2000"/>
               <a:t>reguliere open dagen op diverse scholen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="742950" lvl="1" indent="-285750">
               <a:buFont typeface="Courier New"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nl-NL" sz="2000"/>
               <a:t>voorlichtingsavonden &amp; profielkeuzedagen per school</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
-[...1 lines deleted...]
-              <a:buChar char="•"/>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Courier New"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Courier New"/>
+              <a:buChar char="o"/>
             </a:pPr>
             <a:endParaRPr lang="nl-NL" sz="2000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Afbeelding 4" descr="Afbeelding met Lettertype, schermopname, tekst, Graphics&#10;&#10;Automatisch gegenereerde beschrijving">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F407D2BC-98C5-8F4F-9FD5-39382FAF3FA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1675815" y="5073399"/>
-            <a:ext cx="2075192" cy="656147"/>
+            <a:off x="1603243" y="5465283"/>
+            <a:ext cx="1443821" cy="351349"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Afbeelding 5" descr="Afbeelding met Lettertype, logo, ontwerp&#10;&#10;Automatisch gegenereerde beschrijving">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF68C6A1-8210-7E26-F2E6-3D76E29DB487}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3863466" y="5527554"/>
-            <a:ext cx="2078427" cy="863720"/>
+            <a:off x="3290153" y="5404181"/>
+            <a:ext cx="1207571" cy="558921"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Afbeelding 8" descr="Afbeelding met Lettertype, Graphics, logo, grafische vormgeving&#10;&#10;Automatisch gegenereerde beschrijving">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A8942A0-B7D3-24E6-828C-BB94C2EEF727}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6075962" y="5062987"/>
-            <a:ext cx="1736606" cy="872706"/>
+            <a:off x="5923562" y="5433099"/>
+            <a:ext cx="1032664" cy="531621"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Afbeelding 9" descr="Afbeelding met tekst, Lettertype, logo, Graphics&#10;&#10;Automatisch gegenereerde beschrijving">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{086BE79F-4DF0-3DE6-3D36-0211375B2198}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8112963" y="5717875"/>
-            <a:ext cx="2162715" cy="698740"/>
+            <a:off x="7118735" y="5434845"/>
+            <a:ext cx="1306373" cy="422969"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Afbeelding 10" descr="Afbeelding met Lettertype, tekst, logo, ontwerp&#10;&#10;Automatisch gegenereerde beschrijving">
+          <p:cNvPr id="7" name="Afbeelding 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D2701AE-C149-BB83-29C5-2CBE591F35F9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35778A77-D0DB-3089-71AD-FD1B4225AE45}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10414150" y="5110612"/>
-            <a:ext cx="953399" cy="820588"/>
+            <a:off x="4701043" y="5466214"/>
+            <a:ext cx="1033690" cy="439512"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4259219411"/>
-      </p:ext>
-[...237 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3480374279"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Basis">
   <a:themeElements>
     <a:clrScheme name="Basis">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="565349"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="DDDDDD"/>
       </a:lt2>
@@ -9521,97 +9917,98 @@
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EE565E7-0D2A-4A7E-AE44-0FB98907320E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="06839e0a-50af-4ccd-b3cc-8805e4dfc271"/>
     <ds:schemaRef ds:uri="65d853bf-c272-4da6-996f-009a179c3c52"/>
     <ds:schemaRef ds:uri="88a8dda8-4056-4d4a-a213-c5ee65bbc87e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61090BFE-41DE-42C7-B832-426B29FEFF29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>TM03457444[[fn=Basis]]</Template>
   <TotalTime></TotalTime>
-  <Words>941</Words>
+  <Words>970</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Breedbeeld</PresentationFormat>
-  <Paragraphs>148</Paragraphs>
-[...1 lines deleted...]
-  <Notes>11</Notes>
+  <Paragraphs>144</Paragraphs>
+  <Slides>12</Slides>
+  <Notes>12</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Gebruikte lettertypen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Thema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Diatitels</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="19" baseType="lpstr">
+    <vt:vector size="20" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Calibri,Sans-Serif</vt:lpstr>
       <vt:lpstr>Corbel</vt:lpstr>
       <vt:lpstr>Courier New</vt:lpstr>
       <vt:lpstr>Courier New,monospace</vt:lpstr>
       <vt:lpstr>Basis</vt:lpstr>
+      <vt:lpstr>Welkom OUDERS LEERJAAR 4 2026-2027</vt:lpstr>
       <vt:lpstr>LOB | mavo 4</vt:lpstr>
-      <vt:lpstr>LOB |  route na mavo 4</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>LOB | kiezen voor mbo</vt:lpstr>
+      <vt:lpstr>LOB | 2 routes na mavo 4</vt:lpstr>
+      <vt:lpstr>LOB |  verschil mbo &amp; havo</vt:lpstr>
       <vt:lpstr>LOB | tips voor studiekeuze</vt:lpstr>
       <vt:lpstr>LOB | tips voor studiekeuze</vt:lpstr>
+      <vt:lpstr>LOB | kiezen voor mbo</vt:lpstr>
       <vt:lpstr>LOB | oriëntatie mbo (PTA)</vt:lpstr>
       <vt:lpstr>LOB | kiezen voor havo</vt:lpstr>
       <vt:lpstr>LOB | kiezen voor havo</vt:lpstr>
       <vt:lpstr>LOB | loopbaandossier (PTA)</vt:lpstr>
       <vt:lpstr>LOB | handige informatie</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint-presentatie</dc:title>
   <dc:creator>Rob Haveman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 